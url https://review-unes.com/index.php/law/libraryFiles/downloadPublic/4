--- v0 (2026-06-21)
+++ v1 (2026-10-26)
@@ -1,7191 +1,8833 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21F2CD80" w14:textId="548C6B31" w:rsidR="00736255" w:rsidRPr="00800339" w:rsidRDefault="00DE3172" w:rsidP="00F27672">
+    <w:p w14:paraId="5D890EB4" w14:textId="185D6A06" w:rsidR="00256293" w:rsidRPr="00F47573" w:rsidRDefault="00DE1FB1" w:rsidP="00F27672">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:color w:val="800000"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:color w:val="800000"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:color w:val="800000"/>
-          <w:sz w:val="32"/>
-[...299 lines deleted...]
-        <w:t>s</w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Judul Artikel (maksimum 20 kata)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D890EB4" w14:textId="77777777" w:rsidR="00256293" w:rsidRDefault="00256293" w:rsidP="00F27672">
+    <w:p w14:paraId="220A9A39" w14:textId="77777777" w:rsidR="00DE1FB1" w:rsidRPr="00F47573" w:rsidRDefault="00DE1FB1" w:rsidP="00F27672">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:position w:val="-1"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1211B5DF" w14:textId="77777777" w:rsidR="00C409AB" w:rsidRPr="00C409AB" w:rsidRDefault="00C409AB" w:rsidP="00C409AB">
+    <w:p w14:paraId="4CF9C250" w14:textId="3750F3C0" w:rsidR="00DE1FB1" w:rsidRPr="00F47573" w:rsidRDefault="00DE1FB1" w:rsidP="00C409AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:position w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...171 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C409AB">
-[...3 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pertama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="941100"/>
+          <w:position w:val="-2"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">1,2 </w:t>
-[...5 lines deleted...]
-          <w:spacing w:val="-6"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nama </w:t>
-[...6 lines deleted...]
-          <w:spacing w:val="-6"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Institusi</w:t>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Negara </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Kedua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(size 11pt)</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="941100"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ketiga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="941100"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keempat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="941100"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>seterusnya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="212D0C77" w14:textId="77777777" w:rsidR="00C409AB" w:rsidRPr="00C409AB" w:rsidRDefault="00C409AB" w:rsidP="00C409AB">
+    <w:p w14:paraId="4A3267FF" w14:textId="03E63CED" w:rsidR="00F47573" w:rsidRPr="00F47573" w:rsidRDefault="00F47573" w:rsidP="00F47573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="941100"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Afiliasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pertama, Negara, Email Resmi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tautan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACC8AB1" w14:textId="6DBDBA92" w:rsidR="00F47573" w:rsidRPr="00F47573" w:rsidRDefault="00F47573" w:rsidP="00F47573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="941100"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Afiliasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pertama, Negara, Email Resmi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tautan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F14EBD" w14:textId="42D60FB7" w:rsidR="00F47573" w:rsidRPr="00F47573" w:rsidRDefault="00F47573" w:rsidP="00F47573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="941100"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Afiliasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pertama, Negara, Email Resmi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tautan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B668978" w14:textId="7130A899" w:rsidR="00F47573" w:rsidRPr="00F47573" w:rsidRDefault="00F47573" w:rsidP="00F47573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="941100"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Afiliasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pertama, Negara, Email Resmi, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tautan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F47573">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20479D15" w14:textId="77777777" w:rsidR="00C409AB" w:rsidRPr="00100FE3" w:rsidRDefault="00C409AB" w:rsidP="00C409AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4513"/>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C409AB">
-[...44 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F8D06B8" w14:textId="77777777" w:rsidR="00C409AB" w:rsidRPr="00C409AB" w:rsidRDefault="00C409AB" w:rsidP="00C409AB">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="59E38770" w14:textId="77777777" w:rsidR="00C20188" w:rsidRDefault="00C409AB" w:rsidP="00C409AB">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C409AB">
-[...5 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+      <w:r w:rsidRPr="008920D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="941100"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008920D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orcid ID: </w:t>
-[...7 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+        <w:t>Corresponding Author</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008920D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00100FE3" w:rsidRPr="008920D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Orcid ID: (</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00100FE3" w:rsidRPr="008920D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>opsional</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00100FE3" w:rsidRPr="008920D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>Pertama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00100FE3" w:rsidRPr="008920D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20479D15" w14:textId="77777777" w:rsidR="00C409AB" w:rsidRPr="00C409AB" w:rsidRDefault="00C409AB" w:rsidP="00C409AB">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7661F91B" w14:textId="6BB3557D" w:rsidR="00C409AB" w:rsidRPr="008920D0" w:rsidRDefault="00100FE3" w:rsidP="00C409AB">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C409AB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00176A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Garamond" w:hAnsi="Palatino Linotype" w:cs="Garamond"/>
+          <w:noProof/>
+          <w:spacing w:val="-9"/>
+          <w:position w:val="-5"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CA47C7C" wp14:editId="5D487ABD">
+            <wp:extent cx="127000" cy="127000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="37" name="Image 37"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="37" name="Image 37"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="127000" cy="127000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008920D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Corresponding Author: email </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t xml:space="preserve">email </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008920D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>addres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C409AB">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="77B1017C" w14:textId="77777777" w:rsidR="00256293" w:rsidRDefault="00256293" w:rsidP="00511719">
+    <w:p w14:paraId="77B1017C" w14:textId="77777777" w:rsidR="00256293" w:rsidRPr="00100FE3" w:rsidRDefault="00256293" w:rsidP="00511719">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:position w:val="-1"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk122684147"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
-        <w:gridCol w:w="6616"/>
+        <w:gridCol w:w="7337"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w14:paraId="4881AD1E" w14:textId="77777777" w:rsidTr="00DC53A4">
+      <w:tr w:rsidR="00CB3F62" w:rsidRPr="00DE1FB1" w14:paraId="4881AD1E" w14:textId="77777777" w:rsidTr="00F47573">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30F5BECD" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="30F5BECD" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00DE1FB1" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Artikel </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Histori</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="11750AE0" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="11750AE0" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00DE1FB1" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Direvisi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB3F62">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> dd-mm-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="5AC8899D" w14:textId="77777777" w:rsidR="008E65E2" w:rsidRPr="00CB3F62" w:rsidRDefault="008E65E2" w:rsidP="008E65E2">
+          <w:p w14:paraId="5AC8899D" w14:textId="77777777" w:rsidR="008E65E2" w:rsidRPr="00DE1FB1" w:rsidRDefault="008E65E2" w:rsidP="008E65E2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Diterima</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: dd-mm-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="522EF72F" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="522EF72F" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00DE1FB1" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Diterbitkan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: dd-mm-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DE1FB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>yyyy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="6ECDAEAC" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="6ECDAEAC" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00DE1FB1" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6616" w:type="dxa"/>
+            <w:tcW w:w="7337" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="63B2EC33" w14:textId="1F484EE6" w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="621C5A22" w14:textId="3F8A2413" w:rsidR="00CB3F62" w:rsidRPr="00FE4424" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Abstrak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Abstrak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ditulis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dalam</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>satu</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bahasa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inggris dan Indonesia dan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sebaiknya</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>paragrah</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tidak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>menggunakan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>lebih</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Bahasa Indonesia </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>baku</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dari</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 250 kata. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Abstrak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>harus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>jelas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ringkas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>deskriptif</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Abstrak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ini</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>harus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>memberikan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pengantar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>singkat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tentang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>masalah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tujuan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>makalah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>diikuti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>dengan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>ejaan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pernyataan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mengenai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>metodologi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ringkasan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hasil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> yang </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>disempurnakan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>singkat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>Maksimum</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Abstrak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 200 kata, </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>menggunakan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>harus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>huruf</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ditulis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Times New Roman </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>ukuran</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dalam</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">pt, </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>spasi</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bahasa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 1. </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Inggris formal, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>Berisi</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>terdiri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>tentang</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dari</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tujuan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>gambaran</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>penelitian</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>masalah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>singkat</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>utama</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>metode</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>temuan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kesimpulan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Abstrak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>dari</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>harus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>keseluruhan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>berdiri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>hasil</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sendiri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>penelitian</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>berarti</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>meliputi</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tidak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>latar</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ada</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>belakang</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kutipan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pada </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>abstrak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Abstrak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>masalah</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>harus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>tujuan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>secara</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>metode</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>langsung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>hasil</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>menjelaskan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> dan </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>kesimpulan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>topik</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yang </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dibahas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>Hindari</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Abstrak</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> juga </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>harus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>penulisan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mencerminkan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>kutipan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>seluruh</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>pustaka</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>isi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>serta</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>naskah</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...7 lines deleted...]
-              <w:t>singkatan</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>makalah</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...489 lines deleted...]
-              <w:t xml:space="preserve"> miring.</w:t>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="621C5A22" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="0FA579D6" w14:textId="77777777" w:rsidR="00DE1FB1" w:rsidRPr="00FE4424" w:rsidRDefault="00DE1FB1" w:rsidP="00CB3F62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74BAC2FC" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="74BAC2FC" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00FE4424" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kata </w:t>
+              <w:t xml:space="preserve">Kata Kunci: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Maksimal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 kata </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>kunci</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ditulis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sebanyak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-5 kata, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dipisahkan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dengan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>titik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>koma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (;)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BD72852" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00FE4424" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Kunci</w:t>
-[...205 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="3BD72852" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="4832A57C" w14:textId="399C0742" w:rsidR="00CB3F62" w:rsidRPr="00FE4424" w:rsidRDefault="00CB3F62" w:rsidP="008F53AC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Abstract:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Abstracts are written in one paragraph using standard Indonesian with enhanced spelling. Maximum 150 words, using Times New Roman font size 1</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1FB1" w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...35 lines deleted...]
-              <w:t>pt, bold letters, whereas the keywords are written in italic letters.</w:t>
+              <w:t>Abstracts are written in English and Indonesia and preferably not more than 250 words. The abstract should be clear, concise, and descriptive. This abstract should provide a brief introduction to the problem, objective of paper, followed by a statement regarding the methodology and a brief summary of results. Abstract should be written in Formal English, consist of: research purposes, main problems, method, findings, and conclusion. Abstract should be standalone means that there is no citation on Abstract. Abstract should directly explain concerning to the topic discussed. Abstract also should reflect the whole content of manuscript/paper.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A035BC3" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="5A035BC3" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00FE4424" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DE44040" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00CB3F62" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
+          <w:p w14:paraId="4DE44040" w14:textId="77777777" w:rsidR="00CB3F62" w:rsidRPr="00DE1FB1" w:rsidRDefault="00CB3F62" w:rsidP="00CB3F62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="id-ID"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB3F62">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:r w:rsidRPr="00FE4424">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="id-ID"/>
               </w:rPr>
               <w:t>Maximum Five keyword</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="265D142B" w14:textId="77777777" w:rsidR="00256293" w:rsidRPr="00256293" w:rsidRDefault="00256293" w:rsidP="00256293">
+    <w:p w14:paraId="265D142B" w14:textId="77777777" w:rsidR="00256293" w:rsidRPr="00DE1FB1" w:rsidRDefault="00256293" w:rsidP="00256293">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50762056" w14:textId="24F05FA6" w:rsidR="00736255" w:rsidRPr="005D0895" w:rsidRDefault="00736255" w:rsidP="00894109">
+    <w:p w14:paraId="50762056" w14:textId="78FCCA00" w:rsidR="00736255" w:rsidRPr="008926E2" w:rsidRDefault="008926E2" w:rsidP="00894109">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="800000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D0895">
-        <w:rPr>
+      <w:r w:rsidRPr="008926E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="800000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PENDAHULUAN</w:t>
+        <w:t>Pendahuluan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BA0BCA" w14:textId="531BC8FC" w:rsidR="002A409C" w:rsidRPr="002A409C" w:rsidRDefault="002A409C" w:rsidP="002A409C">
+    <w:p w14:paraId="0046FAD0" w14:textId="11A00B51" w:rsidR="00090389" w:rsidRPr="00090389" w:rsidRDefault="00090389" w:rsidP="00090389">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Bagian Pendahuluan harus memuat setidaknya lima studi sebelumnya yang berkaitan dengan topik tersebut. Pada bagian ini, penulis harus menekankan urgensi penelitian, serta pentingnya penelitian tersebut. Penulis juga harus mengeksplorasi dan menggabungkan beberapa studi sebelumnya. Penting bagi pembaca untuk mengetahui keunikan, kebaruan, urgensi, dan signifikansi penelitian. Sebagian besar pembaca bukan penutur asli bahasa Inggris, oleh karena itu, penulis harus menggunakan bahasa formal yang sederhana, dan untuk pembaca internasional, penulis juga harus menambahkan dan meningkatkan beberapa perspektif global.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C69CA">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E10A799" w14:textId="77777777" w:rsidR="00090389" w:rsidRPr="00090389" w:rsidRDefault="00090389" w:rsidP="00090389">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pendahuluan harus jelas dan memberikan isu yang akan dibahas dalam naskah. Sebelum tujuan, penulis harus memberikan latar belakang yang memadai, serta survei literatur yang sangat singkat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">untuk merekam solusi yang ada, menunjukkan mana yang terbaik dari studi sebelumnya, menunjukkan keterbatasan utama dari studi sebelumnya, menunjukkan apa yang ingin dicapai (untuk mengatasi keterbatasan), dan menunjukkan nilai ilmiah atau keunikan dari makalah. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459C2D98" w14:textId="7BE62810" w:rsidR="00090389" w:rsidRPr="00090389" w:rsidRDefault="00090389" w:rsidP="00090389">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kutipan harus menggunakan model catatan kaki. Penulis harus menggunakan perangkat lunak </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>sitasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Mendeley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dan model </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>sitasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> harus secara otomatis menggunakan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE0625">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...29 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chicago Manual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE0625">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...16 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Style</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Catatan Lengkap) oleh </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Mendeley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64AEB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="002A409C">
-[...15 lines deleted...]
-        <w:t>[Time New Roman 12pt dan 1 spasi]</w:t>
+      <w:r w:rsidRPr="00090389">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Penulis harus menggunakan setidaknya 30 referensi (yang terbaru dalam lima tahun terakhir). Catatan kaki yang digunakan dalam referensi di jurnal ini tidak hanya digunakan sebagai kredit sumber untuk referensi, tetapi sangat disarankan bagi penulis untuk menulis beberapa catatan, argumen, atau ulasan singkat dalam catatan kaki. Dengan demikian, catatan kaki tidak hanya terbatas pada sumber referensi, tetapi juga catatan dari penulis. Di akhir paragraf, penulis harus diakhiri dengan komentar tentang pentingnya identifikasi isu dan tujuan penelitian.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3AFC">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409EF66C" w14:textId="43D524E1" w:rsidR="00E50623" w:rsidRDefault="00511719" w:rsidP="002B4E42">
+    <w:p w14:paraId="64CBCF42" w14:textId="77777777" w:rsidR="00485568" w:rsidRPr="00DE1FB1" w:rsidRDefault="00485568" w:rsidP="005E5D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:bCs/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...17 lines deleted...]
-      </w:r>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="64CBCF42" w14:textId="77777777" w:rsidR="00485568" w:rsidRPr="002A409C" w:rsidRDefault="00485568" w:rsidP="002B4E42">
-[...10 lines deleted...]
-    <w:p w14:paraId="0E4984B5" w14:textId="2A719403" w:rsidR="00736255" w:rsidRPr="003B72F8" w:rsidRDefault="00736255" w:rsidP="00894109">
+    <w:p w14:paraId="0E4984B5" w14:textId="17F2D1E5" w:rsidR="00736255" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00894109">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="800000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D0895">
-        <w:rPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="800000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>METODE</w:t>
+        <w:t>Metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3574C07D" w14:textId="77777777" w:rsidR="00736255" w:rsidRDefault="00736255" w:rsidP="002B4E42">
+    <w:p w14:paraId="217A269A" w14:textId="797DBC5B" w:rsidR="004C3AFC" w:rsidRDefault="004C3AFC" w:rsidP="004C3AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Bagian ini dapat dibagi menjadi beberapa sub bab, tetapi tidak perlu mencantumkan penomorannya.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Metode ditulis secara deskriptif dan harus memberikan pernyataan mengenai metodologi penelitian. Metode ini sebisa mungkin memberikan gambaran kepada pembaca melalui metode yang digunakan. Baik Artikel Riset maupun Tinjauan harus menjelaskan metode tersebut. Untuk artikel penelitian jelas bahwa metode harus menjelaskan lokasi studi, metode pengumpulan data, dan bagaimana data dianalisis. Sementara itu, dalam Artikel Tinjauan, metode ditulis secara deskriptif mengenai topik yang dianalisis, teori dan hukum apa yang digunakan untuk menganalisis topik tersebut, serta keterbatasan studi.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4154">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47650A42" w14:textId="77777777" w:rsidR="00256293" w:rsidRPr="00F13EEB" w:rsidRDefault="00256293" w:rsidP="002B4E42">
+    <w:p w14:paraId="0A8EBDDC" w14:textId="1A787EC4" w:rsidR="004C3AFC" w:rsidRPr="004C3AFC" w:rsidRDefault="004C3AFC" w:rsidP="004C3AFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Penelitian hukum membutuhkan penjelasan yang transparan dan metodologis koheren tentang bagaimana pertanyaan penelitian diselidiki, bagaimana materi hukum atau empiris yang relevan dipilih, dan bagaimana kesimpulan diambil dari materi tersebut. Metode harus sesuai dengan sifat masalah penelitian dan memungkinkan pembaca menilai validitas, keandalan, dan keterbatasan analisis. Sekadar mengidentifikasi penelitian sebagai "normatif," "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>doktrinal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">," "empiris," atau "sosial-legal" sudah tidak cukup tanpa menjelaskan prosedur spesifik yang digunakan dalam penelitian. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0CDF4F0B" w14:textId="77777777" w:rsidR="00736255" w:rsidRPr="005D0895" w:rsidRDefault="00736255" w:rsidP="00894109">
+    <w:p w14:paraId="47650A42" w14:textId="77777777" w:rsidR="00256293" w:rsidRPr="00DE1FB1" w:rsidRDefault="00256293" w:rsidP="004C3AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDF4F0B" w14:textId="505D36E8" w:rsidR="00736255" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00894109">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="800000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D0895">
-        <w:rPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:color w:val="800000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>HASIL DAN PEMBAHASAN</w:t>
+        <w:t xml:space="preserve">Hasil </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="800000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an Pembahasan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE80580" w14:textId="77777777" w:rsidR="00736255" w:rsidRPr="005A354D" w:rsidRDefault="00736255" w:rsidP="002B4E42">
+    <w:p w14:paraId="7AC41F3A" w14:textId="71B8846D" w:rsidR="00783390" w:rsidRDefault="00783390" w:rsidP="002B4E42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Bagian ini adalah bagian terpenting dari artikel Anda. Analisis atau hasil penelitian harus jelas dan ringkas. Hasil harus merangkum temuan (ilmiah) dari</w:t>
+      </w:r>
+      <w:r w:rsidR="005441F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>pada memberikan data secara rinci. Harap sorot perbedaan antara hasil atau temuan Anda dengan publikasi sebelumnya oleh peneliti lain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026F8E01" w14:textId="77777777" w:rsidR="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1994C03B" w14:textId="02D676CC" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
-          <w:i/>
-[...8 lines deleted...]
-        <w:t>Bagian ini memuat data (dalam bentuk ringkas), analisis data dan interpretasi terhadap hasil. Hasil dapat disajikan dengan tabel atau grafik untuk memperjelas hasil secara verbal, karena adakalanya tampilan sebuah ilustrasi lebih lengkap dan informative dibandingkan dengan tampilan dalam bentuk narasi.</w:t>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Sub-Judul Pertama</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7927FBA7" w14:textId="0BB33C67" w:rsidR="00736255" w:rsidRDefault="00736255" w:rsidP="002B4E42">
-[...195 lines deleted...]
-    <w:p w14:paraId="6F25473E" w14:textId="77777777" w:rsidR="00256293" w:rsidRDefault="00256293" w:rsidP="00894109">
+    <w:p w14:paraId="64DEFED5" w14:textId="59E32A29" w:rsidR="00DB47D8" w:rsidRDefault="00783390" w:rsidP="00DB47D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Judul utama berikut harus disediakan dalam naskah saat persiapan. Tabel dan Gambar disajikan di tengah dan dikutip dalam naskah. Angka harus dapat dibaca dengan jelas dan setidaknya memiliki resolusi 300 DPI (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Dots</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Inch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>) untuk kualitas cetak yang baik. Tabel dibuat dengan model terbuka (tanpa garis vertikal) seperti yang ditunjukkan di bawah ini:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6310E426" w14:textId="0A475F72" w:rsidR="00736255" w:rsidRPr="005D0895" w:rsidRDefault="00736255" w:rsidP="00894109">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="66C188AF" w14:textId="77777777" w:rsidR="00DB47D8" w:rsidRPr="00DB47D8" w:rsidRDefault="00DB47D8" w:rsidP="00DB47D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791C8613" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Aptos" w:hAnsi="Palatino Linotype"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-ID"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Aptos" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-ID"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Table 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Aptos" w:hAnsi="Palatino Linotype"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-ID"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comparative Models of Digital Public Participation</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="PlainTable21"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1732"/>
+        <w:gridCol w:w="2605"/>
+        <w:gridCol w:w="2032"/>
+        <w:gridCol w:w="1973"/>
+        <w:gridCol w:w="1512"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00783390" w:rsidRPr="00783390" w14:paraId="77F0C390" w14:textId="77777777" w:rsidTr="00783390">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="879" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFCF34C" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Analytical Aspect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="190E58FE" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Indonesia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5678CC75" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Finland</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73488994" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>United States</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="767" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40D2F43E" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>European Union</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783390" w:rsidRPr="00783390" w14:paraId="77B597BC" w14:textId="77777777" w:rsidTr="00783390">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="879" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8B71BB" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Legal Basis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02970DE5" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Law No. 12/2011; no digital-specific provisions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77FCC070" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Citizens' Initiative Act (2012)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="366F7603" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Administrative Procedure Act; e-Rulemaking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="767" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0F1C17" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Treaty on EU; European Citizens' Initiative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783390" w:rsidRPr="00783390" w14:paraId="07EF3D88" w14:textId="77777777" w:rsidTr="00783390">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="879" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8B1165" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Government Obligation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E26FA2D" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="485869D0" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Parliamentary review required (≥50,000 signatures)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02E025C3" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mandatory agency response per comment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="767" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C154B1B" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Formal Commission response required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783390" w:rsidRPr="00783390" w14:paraId="69CD341D" w14:textId="77777777" w:rsidTr="00783390">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="879" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0018320C" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Institutional Integration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B44AD35" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmented (DPR, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MoLHR</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, BPHN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54B5A298" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Single national portal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="572B8E9D" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unified via Regulations.gov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="767" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0AFE5E" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ECI portal; all member states</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783390" w:rsidRPr="00783390" w14:paraId="14F4851A" w14:textId="77777777" w:rsidTr="00783390">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="879" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00551FD2" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participation Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB26240" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Administrative consultation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42701C79" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Policy co-creation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62013368" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Regulatory consultation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="767" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="631E1ABC" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Transnational agenda-setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783390" w:rsidRPr="00783390" w14:paraId="54840E75" w14:textId="77777777" w:rsidTr="00783390">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="879" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03A2F204" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Democratic Character</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2B4671" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Symbolic and procedural</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="203A1F5D" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Substantive and deliberative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70D2031B" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Substantive with due process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="767" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43CE1839" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Deliberative and legally binding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00783390" w:rsidRPr="00783390" w14:paraId="456A74E1" w14:textId="77777777" w:rsidTr="00783390">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="879" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="692B90D8" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Implications for Legitimacy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47608F5A" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Formal and administrative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1031" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E684437" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Substantive and participatory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="610DC79F" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Procedurally accountable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="767" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68B01033" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00783390">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Rooted in constitutional rights</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6F29DE05" w14:textId="367BC40F" w:rsidR="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sumber: Dibuat oleh penulis dari analisis komparatif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F282D33" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69DAADED" w14:textId="223CA2F0" w:rsidR="00783390" w:rsidRDefault="00783390" w:rsidP="00D30825">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+        <w:t>Setiap tabel harus dijelaskan dengan baik dengan argumen yang berdiri dan analisis hukum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACC0255" w14:textId="77777777" w:rsidR="00D30825" w:rsidRPr="00D30825" w:rsidRDefault="00D30825" w:rsidP="00D30825">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D099749" w14:textId="507DDD83" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>KESIMPULAN</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Sub-Judul Kedua, dan seterusnya</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFEE5E1" w14:textId="687E2C46" w:rsidR="00487677" w:rsidRDefault="00487677" w:rsidP="002B4E42">
-      <w:pPr>
+    <w:p w14:paraId="306C7520" w14:textId="77777777" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...43 lines deleted...]
-        <w:t>penelitian. Jangan membuat pernyataan yang tidak didukung secara memadai oleh temuan Anda. Tuliskan perbaikan yang dilakukan pada bidang teknik industri atau sains secara umum. Jangan membuat diskusi lebih lanjut, ulangi abstrak, atau hanya daftar hasil hasil penelitian. Jangan gunakan poin bullet, gunakan kalimat paragraf sebagai gantinya.</w:t>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="EB Garamond" w:hAnsi="Palatino Linotype" w:cs="EB Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="EB Garamond" w:hAnsi="Palatino Linotype" w:cs="EB Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………..…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………….…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="0132D1AC" w14:textId="77777777" w:rsidR="00256293" w:rsidRDefault="00256293" w:rsidP="00894109">
+    <w:p w14:paraId="4A60FF0C" w14:textId="77777777" w:rsidR="00783390" w:rsidRDefault="00783390" w:rsidP="00D30825">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE81432" w14:textId="4DAEC4D0" w:rsidR="00783390" w:rsidRPr="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="941100"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="941100"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kesimpulan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379F2D09" w14:textId="64322037" w:rsidR="00783390" w:rsidRDefault="00783390" w:rsidP="00783390">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783390">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Kesimpulan berisi deskripsi yang harus menjawab tujuan penelitian. Berikan kesimpulan yang jelas dan ringkas. Jangan mengulang Abstrak atau hanya menjelaskan hasil penelitian. Berikan penjelasan yang jelas mengenai kemungkinan aplikasi dan/atau saran terkait temuan penelitian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0132D1AC" w14:textId="77777777" w:rsidR="00256293" w:rsidRPr="00DE1FB1" w:rsidRDefault="00256293" w:rsidP="00894109">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:position w:val="-1"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DAD7C3A" w14:textId="042B0386" w:rsidR="00736255" w:rsidRPr="005D0895" w:rsidRDefault="00D002DA" w:rsidP="00894109">
+    <w:p w14:paraId="0DAD7C3A" w14:textId="0BF53A23" w:rsidR="00736255" w:rsidRPr="00DB47D8" w:rsidRDefault="00DB47D8" w:rsidP="00894109">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:color w:val="800000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB47D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:color w:val="800000"/>
-        </w:rPr>
-        <w:t>REFERENSI</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Referensi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46739050" w14:textId="0CC305E9" w:rsidR="000B7B6B" w:rsidRPr="00256293" w:rsidRDefault="000B7B6B" w:rsidP="002B4E42">
+    <w:p w14:paraId="10073264" w14:textId="349B06F8" w:rsidR="002A409C" w:rsidRDefault="00D30825" w:rsidP="00DB47D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Referensi adalah daftar informasi yang dikutip dalam teks yang diidentifikasi dan diambil oleh penulis yang bersumber daru buku dan artikel dari ilmiah. Informasi yang dikutip berasal dari sumber yang akurat dan asli. Konsistensi dalam referensi memungkinkan pembaca untuk fokus pada konten asli artikel.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB47D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Silakan secara otomatis memasukkan bibliografi. Tautan langsung dan valid untuk semua halaman web atau berita </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB47D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB47D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> harus disediakan. Untuk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB47D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Undang-Undang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB47D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan Regulasi dapat ditulis secara terpisah dan manual (jika penulis kesulitan menuliskan sumber undang-undang dan peraturan menggunakan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB47D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Mendeley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB47D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>). Sumber undang-undang dan peraturan harus disertai dengan tautan sumber undang-undang dan nomor lembaran negara bagian. Untuk artikel jurnal, harus disertai tautan DOI yang valid, atau jika tidak ada DOI, harus menyertakan tautan ke artikel yang dimaksud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E16CBF" w14:textId="40EE5E4D" w:rsidR="000B7B6B" w:rsidRPr="005A354D" w:rsidRDefault="000B7B6B" w:rsidP="002B4E42">
+    <w:p w14:paraId="6C3C8EFE" w14:textId="77777777" w:rsidR="00D30825" w:rsidRPr="00DE1FB1" w:rsidRDefault="00D30825" w:rsidP="00DB47D8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C79B79" w14:textId="4C15D849" w:rsidR="002A409C" w:rsidRDefault="002A409C" w:rsidP="00C358EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Contoh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C358EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703A2448" w14:textId="77777777" w:rsidR="00C358EA" w:rsidRPr="00DE1FB1" w:rsidRDefault="00C358EA" w:rsidP="00C358EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C8C4C9" w14:textId="578E05CC" w:rsidR="00D30825" w:rsidRPr="00D30825" w:rsidRDefault="00D30825" w:rsidP="00D30825">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chan, Yolande E., Rashmi Krishnamurthy, Janelle Mann, and Rajiv </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Sabherwal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “Public Participation in Policy Making: Evidence from a Citizen Advisory Panel.” Public Performance &amp; Management Review 45, no. 6 (2022): 1308–45. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="006D5785" w:rsidRPr="00D8332B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="en-ID"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/15309576.2022.2062398</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563236C0" w14:textId="4AFADE9E" w:rsidR="00D30825" w:rsidRDefault="00D30825" w:rsidP="00D30825">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Christensen, Henrik Serup, Maija </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Jäske</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Maija Setälä, and Elias Laitinen. “The Finnish Citizens’ Initiative: Towards Inclusive Agenda‐setting?” Scandinavian Political Studies 40, no. 4 (2017): 411–33. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="006D5785" w:rsidRPr="00D8332B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="en-ID"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/1467-9477.12096</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1300A17C" w14:textId="77777777" w:rsidR="006D5785" w:rsidRPr="006D5785" w:rsidRDefault="006D5785" w:rsidP="006D5785">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faisal, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Sanapiah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Format </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Sosial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Jakarta: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>RajaGrafindo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Persada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, 2005).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6B3485" w14:textId="4AB2215E" w:rsidR="00D30825" w:rsidRPr="00D30825" w:rsidRDefault="00D30825" w:rsidP="00D30825">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Hämäläinen, Hanna, and Janne Salminen. “Inclusive Participation in Law-Making: Good Governance or a Constitutional Obligation?” The Theory and Practice of Legislation 13, no. 2 (2025): 213–35. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="006D5785" w:rsidRPr="00D8332B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="en-ID"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/20508840.2025.2513176</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECACB2D" w14:textId="2004BC97" w:rsidR="00D30825" w:rsidRDefault="00D30825" w:rsidP="006D5785">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nalle, Victor Imanuel W. “Research Methodology in Legislative Drafting in Indonesia.” The Theory and Practice of Legislation 11, no. 1 (2023): 83–96. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="006D5785" w:rsidRPr="00D8332B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="en-ID"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/20508840.2022.2141523</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D30825">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB2B7EC" w14:textId="5D381E54" w:rsidR="006D5785" w:rsidRPr="006D5785" w:rsidRDefault="006D5785" w:rsidP="006D5785">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Nugraheni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Prasasti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Dyah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “The New Face of Cyberbullying in Indonesia: Howe Can We Provide Justice to the Victims?” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>The Indonesian Journal of International Clinical Legal Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3, no. 1 (2021): 57–76. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00D8332B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.15294/ijicle.v3i1.43153</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0088171D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51341C01" w14:textId="19508975" w:rsidR="006D5785" w:rsidRDefault="006D5785" w:rsidP="006D5785">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yulianto, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Anggoro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “Cybersecurity Policy and Its Implementation in Indonesia.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Law Research Review Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7, no. 1 (2021): 69–82. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00D8332B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>https://doi.org/https://doi.org/10.15294/lrrq.v7i1.4319170</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006D5785">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30926091" w14:textId="77777777" w:rsidR="005E7E54" w:rsidRDefault="005E7E54" w:rsidP="005E7E54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BEBC9AF" w14:textId="7DCCB03F" w:rsidR="00565523" w:rsidRDefault="005E7E54" w:rsidP="005E7E54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>*****</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5898F335" w14:textId="77777777" w:rsidR="00D5480A" w:rsidRDefault="00D5480A" w:rsidP="00372C9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500A36B8" w14:textId="77777777" w:rsidR="00D5480A" w:rsidRDefault="00D5480A" w:rsidP="005E7E54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C3FA57" w14:textId="65C2B987" w:rsidR="00565523" w:rsidRDefault="00565523" w:rsidP="00565523">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Ucapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Terima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kasih</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bila Perlu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DA22EB" w14:textId="38F7C817" w:rsidR="00565523" w:rsidRDefault="00565523" w:rsidP="00565523">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...97 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Berisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>ucapan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>terima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>kasih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>kepada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>institusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>pendanaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>, dan/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>individu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>membantu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>melakukan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>penulisan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>naskah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Akui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>mereka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>membantu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>terutama</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>pendukung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>pendanaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anda. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Sertakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>individu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>telah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>membantu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>studi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anda: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Penasihat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>dukungan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>keuangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>atau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>pihak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lain yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>mungkin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>terlibat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10073264" w14:textId="77777777" w:rsidR="002A409C" w:rsidRDefault="002A409C" w:rsidP="002A409C">
+    <w:p w14:paraId="3CD3CCCB" w14:textId="77777777" w:rsidR="005E7E54" w:rsidRDefault="005E7E54" w:rsidP="005E7E54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B931075" w14:textId="77777777" w:rsidR="005E7E54" w:rsidRPr="005E7E54" w:rsidRDefault="005E7E54" w:rsidP="005E7E54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Informasi Pendanaan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37010BB2" w14:textId="17A76324" w:rsidR="005E7E54" w:rsidRPr="00565523" w:rsidRDefault="005E7E54" w:rsidP="005E7E54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Harap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> berikan informasi untuk bantuan pendanaan. Jika tidak ada bantuan pendanaan, silakan ketik: Tidak ada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9E6A9B" w14:textId="77777777" w:rsidR="00565523" w:rsidRPr="00565523" w:rsidRDefault="00565523" w:rsidP="00565523">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D843882" w14:textId="77777777" w:rsidR="00565523" w:rsidRPr="00565523" w:rsidRDefault="00565523" w:rsidP="00565523">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Konflik Kepentingan</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="68C79B79" w14:textId="6EDC2F15" w:rsidR="002A409C" w:rsidRPr="002A409C" w:rsidRDefault="002A409C" w:rsidP="002A409C">
+    <w:p w14:paraId="0F29F1CD" w14:textId="1561B1A5" w:rsidR="00565523" w:rsidRDefault="00565523" w:rsidP="00565523">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harap </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>nyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>kepentingan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>bertentangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>antara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>publikasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Jika </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>silakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>ketik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>penulis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>menyatakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>bahwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>tidak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>konflik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>kepentingan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>dalam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>publikasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>artikel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>ini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4F8CF8" w14:textId="77777777" w:rsidR="00565523" w:rsidRDefault="00565523" w:rsidP="006D5785">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A9323A" w14:textId="77777777" w:rsidR="00565523" w:rsidRPr="005E7E54" w:rsidRDefault="00565523" w:rsidP="006D5785">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7E54">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Pernyataan AI Generatif</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="446760C7" w14:textId="2ED627F5" w:rsidR="002A409C" w:rsidRPr="002A409C" w:rsidRDefault="002A409C" w:rsidP="002A409C">
+    <w:p w14:paraId="50200EEA" w14:textId="2C7388F6" w:rsidR="00565523" w:rsidRDefault="00565523" w:rsidP="00565523">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565523">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diminta untuk mengungkapkan proses AI generatif apa pun saat menulis makalah atau melakukan penelitian. Selama persiapan naskah ini, penulis menggunakan [Nama Alat, misalnya Gemini] untuk [Tujuan, misalnya, menyempurnakan bahasa dan meningkatkan keterbacaan]. Setelah proses ini, penulis melakukan tinjauan kritis, mengedit, dan memvalidasi hasil untuk memastikan akurasi dan integritas ilmiah. Penulis tetap bertanggung jawab penuh atas konten akhir. AI digunakan semata-mata sebagai alat pendukung dan tidak dikreditkan sebagai penulis. Tidak ada analisis atau interpretasi data asli yang dilakukan oleh AI tanpa pengawasan manusia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF2DB4C" w14:textId="77777777" w:rsidR="00565523" w:rsidRDefault="00565523" w:rsidP="006D5785">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...254 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF89174" w14:textId="77777777" w:rsidR="002A409C" w:rsidRPr="002A409C" w:rsidRDefault="002A409C" w:rsidP="002A409C">
+    <w:p w14:paraId="0379FEEC" w14:textId="77777777" w:rsidR="00565523" w:rsidRPr="00D30825" w:rsidRDefault="00565523" w:rsidP="006D5785">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...245 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="76F0DCD7" w14:textId="77777777" w:rsidR="002A409C" w:rsidRPr="002A409C" w:rsidRDefault="002A409C" w:rsidP="002A409C">
-[...1995 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="00565523" w:rsidRPr="00D30825" w:rsidSect="00DE1FB1">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="850" w:footer="680" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="850" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E092303" w14:textId="77777777" w:rsidR="00DB1960" w:rsidRDefault="00DB1960" w:rsidP="00C04B3D">
+    <w:p w14:paraId="567DB8C6" w14:textId="77777777" w:rsidR="000132B1" w:rsidRDefault="000132B1" w:rsidP="00C04B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="781A2119" w14:textId="77777777" w:rsidR="00DB1960" w:rsidRDefault="00DB1960" w:rsidP="00C04B3D">
+    <w:p w14:paraId="4D7D427E" w14:textId="77777777" w:rsidR="000132B1" w:rsidRDefault="000132B1" w:rsidP="00C04B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="EB Garamond">
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="02000413" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="534B0DA3" w14:textId="2D19BE52" w:rsidR="00C04B3D" w:rsidRPr="004C7269" w:rsidRDefault="004C7269" w:rsidP="00FB24F5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="534B0DA3" w14:textId="2D19BE52" w:rsidR="00C04B3D" w:rsidRPr="00BC3836" w:rsidRDefault="004C7269" w:rsidP="00BC3836">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3825"/>
         <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9026"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004C7269">
+    <w:r w:rsidRPr="00BC3836">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="004C7269">
+    <w:r w:rsidRPr="00BC3836">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="004C7269">
+    <w:r w:rsidRPr="00BC3836">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page | </w:t>
     </w:r>
-    <w:r w:rsidRPr="004C7269">
+    <w:r w:rsidRPr="00BC3836">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="004C7269">
+    <w:r w:rsidRPr="00BC3836">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="004C7269">
+    <w:r w:rsidRPr="00BC3836">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="004C7269">
+    <w:r w:rsidRPr="00BC3836">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="004C7269">
+    <w:r w:rsidRPr="00BC3836">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E735681" w14:textId="7EED41F9" w:rsidR="00DA582F" w:rsidRPr="00DA582F" w:rsidRDefault="00DA582F" w:rsidP="00DA582F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E735681" w14:textId="362A1432" w:rsidR="00DA582F" w:rsidRPr="00D04A69" w:rsidRDefault="00DA582F" w:rsidP="00D04A69">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DA582F">
+    <w:r w:rsidRPr="00D04A69">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">This work is licensed under a Creative Commons Attribution 4.0 International License </w:t>
     </w:r>
-    <w:r w:rsidRPr="00DA582F">
+    <w:r w:rsidRPr="00D04A69">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00FB24F5">
+    <w:r w:rsidR="00D04A69">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidR="00FB24F5" w:rsidRPr="00D04A69">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00DA582F">
+    <w:r w:rsidRPr="00D04A69">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">1 </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="19537386" w14:textId="68A5F758" w:rsidR="00375A6B" w:rsidRDefault="00DA582F" w:rsidP="00DA582F">
+  <w:p w14:paraId="19537386" w14:textId="52EB0AFD" w:rsidR="00375A6B" w:rsidRPr="00D04A69" w:rsidRDefault="00DA582F" w:rsidP="00F47573">
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="3739"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DA582F">
+    <w:r w:rsidRPr="00D04A69">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">DOI: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00A47313" w:rsidRPr="000B2487">
+      <w:r w:rsidR="00A47313" w:rsidRPr="00D04A69">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>https://doi.org/10.31933/unesrev</w:t>
-[...9 lines deleted...]
-        <w:t>xx</w:t>
+        <w:t>https://doi.org/10.31933/unesrevxx</w:t>
       </w:r>
     </w:hyperlink>
+    <w:r w:rsidR="00F47573" w:rsidRPr="00D04A69">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="338EA332" w14:textId="77777777" w:rsidR="00DB1960" w:rsidRDefault="00DB1960" w:rsidP="00C04B3D">
+    <w:p w14:paraId="727B028C" w14:textId="77777777" w:rsidR="000132B1" w:rsidRDefault="000132B1" w:rsidP="00C04B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03191BED" w14:textId="77777777" w:rsidR="00DB1960" w:rsidRDefault="00DB1960" w:rsidP="00C04B3D">
+    <w:p w14:paraId="31818687" w14:textId="77777777" w:rsidR="000132B1" w:rsidRDefault="000132B1" w:rsidP="00C04B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="04631755" w14:textId="77777777" w:rsidR="002A409C" w:rsidRDefault="002A409C" w:rsidP="002A409C">
+    <w:p w14:paraId="43DEE423" w14:textId="7510B965" w:rsidR="002C69CA" w:rsidRPr="00CA490B" w:rsidRDefault="002C69CA" w:rsidP="002C69CA">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Anggoro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yulianto, “Cybersecurity Policy and Its Implementation in Indonesia,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Law Research Review Quarterly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7, no. 1 (2021): 69–82, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00CA490B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://doi.org/https://doi.org/10.15294/lrrq.v7i1.4319170</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="4AFAAEBB" w14:textId="04EA3833" w:rsidR="00B64AEB" w:rsidRPr="00CA490B" w:rsidRDefault="00B64AEB" w:rsidP="00B64AEB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA490B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Anggoro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yulianto, “Cybersecurity Policy and Its Implementation in Indonesia,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Law Research Review Quarterly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7, no. 1 (2021): 69–82, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidR="005F4154" w:rsidRPr="00CA490B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://doi.org/https://doi.org/10.15294/lrrq.v7i1.4319170</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004C3AFC" w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4154" w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> SPORTIF 1(1); 60-73.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w14:paraId="6882CE46" w14:textId="77777777" w:rsidR="002A409C" w:rsidRDefault="002A409C" w:rsidP="002A409C">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="479BE493" w14:textId="18EB67D3" w:rsidR="004C3AFC" w:rsidRPr="00CA490B" w:rsidRDefault="004C3AFC" w:rsidP="004C3AFC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA490B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sanapiah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faisal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Format </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Penelitian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sosial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Jakarta: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>RajaGrafindo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Persada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 2005).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="67AFD88E" w14:textId="584AA4E6" w:rsidR="005F4154" w:rsidRPr="00CA490B" w:rsidRDefault="005F4154" w:rsidP="005F4154">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Prasasti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Dyah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nugraheni, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The New Face of Cyberbullying in Indonesia: Howe Can We Provide Justice to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Victims?,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...84 lines deleted...]
-        <w:t>, 7(3), 995–1003. https://doi.org/10.31933/ujsj.v7i3.405</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>” The Indonesian Journal of International Clinical Legal Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3, no. 1 (2021): 57–76, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00CA490B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.15294/ijicle.v3i1.43153</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CA490B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="143C9292" w14:textId="4E39950A" w:rsidR="005A354D" w:rsidRPr="00AB2ECB" w:rsidRDefault="004C7269" w:rsidP="00BF055D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="143C9292" w14:textId="4E39950A" w:rsidR="005A354D" w:rsidRPr="00334D6E" w:rsidRDefault="004C7269" w:rsidP="00BF055D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="941100"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Unes</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="941100"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Law Review</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:color w:val="941100"/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">| </w:t>
     </w:r>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Volume </w:t>
     </w:r>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>x,</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="002D65CE">
+    <w:r w:rsidR="002D65CE" w:rsidRPr="00334D6E">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Issue</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AB2ECB">
+    <w:r w:rsidRPr="00334D6E">
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>, 202x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9180" w:type="dxa"/>
+      <w:tblW w:w="9615" w:type="dxa"/>
+      <w:jc w:val="center"/>
       <w:tblBorders>
-        <w:top w:val="double" w:sz="4" w:space="0" w:color="800000"/>
-        <w:bottom w:val="double" w:sz="4" w:space="0" w:color="800000"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="800000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800000"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1282"/>
-      <w:gridCol w:w="7898"/>
+      <w:gridCol w:w="1226"/>
+      <w:gridCol w:w="8389"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DA582F" w:rsidRPr="00DA582F" w14:paraId="7D597C9D" w14:textId="77777777" w:rsidTr="00DC53A4">
+    <w:tr w:rsidR="00E34926" w:rsidRPr="00345ED6" w14:paraId="3C06CF51" w14:textId="77777777" w:rsidTr="003F7E7D">
       <w:trPr>
-        <w:trHeight w:val="1388"/>
+        <w:trHeight w:val="44"/>
+        <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1282" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          <w:tcW w:w="1226" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="780B77E8" w14:textId="77777777" w:rsidR="00DA582F" w:rsidRPr="00DA582F" w:rsidRDefault="00DA582F" w:rsidP="00DA582F">
+        <w:p w14:paraId="36FB7806" w14:textId="77777777" w:rsidR="00E34926" w:rsidRPr="00345ED6" w:rsidRDefault="00E34926" w:rsidP="00E34926">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="6" w:hanging="8"/>
+            <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="A20000"/>
               <w:sz w:val="80"/>
               <w:szCs w:val="80"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DA582F">
+          <w:r w:rsidRPr="00345ED6">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="A20000"/>
               <w:sz w:val="80"/>
               <w:szCs w:val="80"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60959AF7" wp14:editId="0DD677D8">
-[...2 lines deleted...]
-                <wp:docPr id="1529747408" name="Picture 2" descr="A red cover with a red background&#10;&#10;AI-generated content may be incorrect."/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C4C3595" wp14:editId="42B08931">
+                <wp:extent cx="617855" cy="753533"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                <wp:docPr id="491250640" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1593080794" name="Picture 2" descr="A red cover with a red background&#10;&#10;AI-generated content may be incorrect."/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="491250640" name="Picture 491250640"/>
+                        <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
-                        <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="674152" cy="819708"/>
+                          <a:ext cx="669137" cy="816076"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="7898" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          <w:tcW w:w="8389" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6B03E46F" w14:textId="77777777" w:rsidR="00DA582F" w:rsidRPr="00DA582F" w:rsidRDefault="00DA582F" w:rsidP="00DA582F">
+        <w:p w14:paraId="683844D6" w14:textId="77777777" w:rsidR="00E34926" w:rsidRPr="00345ED6" w:rsidRDefault="00E34926" w:rsidP="00E34926">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="3" w:hanging="5"/>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="A20000"/>
-              <w:sz w:val="52"/>
-              <w:szCs w:val="52"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DA582F">
+          <w:r w:rsidRPr="00345ED6">
             <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="A20000"/>
-              <w:sz w:val="52"/>
-              <w:szCs w:val="52"/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>Unes Law Review</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0F5F5869" w14:textId="77777777" w:rsidR="00DA582F" w:rsidRPr="00DA582F" w:rsidRDefault="00DA582F" w:rsidP="00DA582F">
+        <w:p w14:paraId="51B5AA98" w14:textId="77777777" w:rsidR="00E34926" w:rsidRPr="00345ED6" w:rsidRDefault="00E34926" w:rsidP="00E34926">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:hanging="2"/>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="000000"/>
-              <w:sz w:val="22"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DA582F">
+          <w:r w:rsidRPr="00345ED6">
             <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="000000"/>
-              <w:sz w:val="22"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>e-ISSN: 2622-7045 | p-ISSN: 2654-3605</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="57CF5EC7" w14:textId="67EC5DF0" w:rsidR="00DA582F" w:rsidRPr="00DA582F" w:rsidRDefault="00DA582F" w:rsidP="00DA582F">
+        <w:p w14:paraId="415E75CA" w14:textId="252ECB65" w:rsidR="00E34926" w:rsidRPr="00345ED6" w:rsidRDefault="00E34926" w:rsidP="00E34926">
           <w:pPr>
-            <w:spacing w:after="0"/>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:hanging="2"/>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:noProof/>
               <w:color w:val="000000"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="12"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="10"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00DA582F">
+          <w:r w:rsidRPr="00345ED6">
             <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:noProof/>
               <w:color w:val="000000"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="12"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="10"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
-            <w:t xml:space="preserve">Volume </w:t>
+            <w:t xml:space="preserve">Vol. </w:t>
           </w:r>
-          <w:r w:rsidR="0049587B">
+          <w:r w:rsidR="000423CE">
             <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:noProof/>
               <w:color w:val="000000"/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="12"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="10"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>xx,</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00345ED6">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="10"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> No. </w:t>
+          </w:r>
+          <w:r w:rsidR="000423CE">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="10"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>xx</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00345ED6">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="10"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="000423CE">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="10"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t>bln</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00345ED6">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="10"/>
+              <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 202</w:t>
+          </w:r>
+          <w:r w:rsidR="000423CE">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+              <w:noProof/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="10"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:t>x</w:t>
           </w:r>
-          <w:r w:rsidRPr="00DA582F">
+        </w:p>
+        <w:p w14:paraId="5FD9A7CA" w14:textId="77777777" w:rsidR="00E34926" w:rsidRPr="00345ED6" w:rsidRDefault="00E34926" w:rsidP="00E34926">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:ind w:hanging="2"/>
+            <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
               <w:noProof/>
               <w:color w:val="000000"/>
-              <w:sz w:val="20"/>
-[...53 lines deleted...]
-              <w:sz w:val="22"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
               <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00AB7DB0">
+          <w:r w:rsidRPr="00345ED6">
             <w:rPr>
-              <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Available online at: </w:t>
+            <w:t xml:space="preserve">Journal </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00345ED6">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>hompage</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00345ED6">
+            <w:rPr>
+              <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidR="00DA582F" w:rsidRPr="00DA582F">
-              <w:rPr>
+            <w:r w:rsidRPr="00345ED6">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="0563C1"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
               </w:rPr>
               <w:t>https://review-unes.com</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6D0E81C7" w14:textId="77777777" w:rsidR="00DA582F" w:rsidRPr="00DA582F" w:rsidRDefault="00DA582F" w:rsidP="00DA582F">
+  <w:p w14:paraId="6D0E81C7" w14:textId="77777777" w:rsidR="00DA582F" w:rsidRPr="00E34926" w:rsidRDefault="00DA582F" w:rsidP="00E34926">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E590D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A98AB112"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7256,50 +8898,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="220D01BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2DAF590"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C3A7972"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="146A9E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -7344,51 +9075,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49557CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="132E2A7E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7457,51 +9188,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51520A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="937EBA2E"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1572" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2292" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7570,51 +9301,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6612" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7332" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A9C6A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EF2A6DA"/>
     <w:lvl w:ilvl="0" w:tplc="8188D756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7659,51 +9390,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F652A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="203E3E36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7773,406 +9504,458 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1897083174">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1781492626">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1391340050">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2047563930">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1584102074">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1400864252">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1791973121">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="138"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="151"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04B3D"/>
     <w:rsid w:val="000042BA"/>
+    <w:rsid w:val="000132B1"/>
+    <w:rsid w:val="00034907"/>
     <w:rsid w:val="000364F3"/>
+    <w:rsid w:val="000423CE"/>
+    <w:rsid w:val="0005161D"/>
+    <w:rsid w:val="00090389"/>
     <w:rsid w:val="000B5FD0"/>
     <w:rsid w:val="000B7B6B"/>
     <w:rsid w:val="000C3B77"/>
     <w:rsid w:val="000C3BA7"/>
+    <w:rsid w:val="00100FE3"/>
     <w:rsid w:val="00102DB3"/>
     <w:rsid w:val="00106FBA"/>
     <w:rsid w:val="0012312B"/>
     <w:rsid w:val="00156252"/>
     <w:rsid w:val="0017212E"/>
     <w:rsid w:val="00190E99"/>
     <w:rsid w:val="00191C15"/>
+    <w:rsid w:val="00197004"/>
     <w:rsid w:val="001C403D"/>
     <w:rsid w:val="001D23B7"/>
     <w:rsid w:val="001E54DF"/>
     <w:rsid w:val="001E5BCE"/>
     <w:rsid w:val="001F3C2B"/>
     <w:rsid w:val="00203C4A"/>
     <w:rsid w:val="0020437F"/>
     <w:rsid w:val="00211CBB"/>
     <w:rsid w:val="00234834"/>
     <w:rsid w:val="00240BF2"/>
     <w:rsid w:val="00245A4D"/>
     <w:rsid w:val="00247C30"/>
     <w:rsid w:val="002509DF"/>
     <w:rsid w:val="00256293"/>
     <w:rsid w:val="00260B62"/>
     <w:rsid w:val="00270B91"/>
     <w:rsid w:val="00284AAF"/>
     <w:rsid w:val="002853E5"/>
     <w:rsid w:val="00286471"/>
     <w:rsid w:val="00287D70"/>
     <w:rsid w:val="00290AC8"/>
     <w:rsid w:val="002A409C"/>
     <w:rsid w:val="002B3067"/>
     <w:rsid w:val="002B4E42"/>
+    <w:rsid w:val="002C69CA"/>
+    <w:rsid w:val="002D050D"/>
     <w:rsid w:val="002D65CE"/>
     <w:rsid w:val="002F7877"/>
     <w:rsid w:val="003014D5"/>
     <w:rsid w:val="003023FE"/>
     <w:rsid w:val="00311185"/>
     <w:rsid w:val="0031212D"/>
+    <w:rsid w:val="00334D6E"/>
     <w:rsid w:val="00335ABC"/>
     <w:rsid w:val="00337257"/>
     <w:rsid w:val="0034517C"/>
     <w:rsid w:val="003461DB"/>
     <w:rsid w:val="00354E85"/>
+    <w:rsid w:val="00372C9F"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00375A6B"/>
     <w:rsid w:val="003845B2"/>
     <w:rsid w:val="003B38C2"/>
     <w:rsid w:val="003B61C4"/>
     <w:rsid w:val="003B72F8"/>
     <w:rsid w:val="003C100E"/>
     <w:rsid w:val="003E0EDE"/>
     <w:rsid w:val="003E3C7E"/>
     <w:rsid w:val="003F550C"/>
     <w:rsid w:val="003F5D49"/>
+    <w:rsid w:val="0040666C"/>
     <w:rsid w:val="0041191B"/>
     <w:rsid w:val="00412A7E"/>
     <w:rsid w:val="00442C1E"/>
     <w:rsid w:val="00451EE9"/>
     <w:rsid w:val="004520A1"/>
     <w:rsid w:val="004541C4"/>
     <w:rsid w:val="0046196B"/>
     <w:rsid w:val="004760FF"/>
     <w:rsid w:val="00480C57"/>
     <w:rsid w:val="00482FD1"/>
     <w:rsid w:val="00485568"/>
     <w:rsid w:val="00487677"/>
     <w:rsid w:val="00492125"/>
     <w:rsid w:val="0049587B"/>
+    <w:rsid w:val="004C3AFC"/>
     <w:rsid w:val="004C7269"/>
     <w:rsid w:val="004D1353"/>
     <w:rsid w:val="004D5DDD"/>
     <w:rsid w:val="004E3FAE"/>
     <w:rsid w:val="004F38E2"/>
     <w:rsid w:val="004F6691"/>
     <w:rsid w:val="00511719"/>
     <w:rsid w:val="00523601"/>
     <w:rsid w:val="005259CD"/>
     <w:rsid w:val="00537CFC"/>
     <w:rsid w:val="00543FCD"/>
+    <w:rsid w:val="005441F1"/>
+    <w:rsid w:val="00565523"/>
     <w:rsid w:val="0056592F"/>
     <w:rsid w:val="005732FD"/>
     <w:rsid w:val="00586045"/>
     <w:rsid w:val="005A354D"/>
     <w:rsid w:val="005A6080"/>
     <w:rsid w:val="005D01B9"/>
     <w:rsid w:val="005D0895"/>
+    <w:rsid w:val="005E5D56"/>
+    <w:rsid w:val="005E67E5"/>
     <w:rsid w:val="005E6C65"/>
+    <w:rsid w:val="005E7E54"/>
+    <w:rsid w:val="005F4154"/>
     <w:rsid w:val="005F644A"/>
     <w:rsid w:val="00614F6F"/>
     <w:rsid w:val="0062203A"/>
     <w:rsid w:val="006227D8"/>
     <w:rsid w:val="00637927"/>
     <w:rsid w:val="006502E5"/>
     <w:rsid w:val="006549CB"/>
     <w:rsid w:val="00655093"/>
     <w:rsid w:val="006554DC"/>
     <w:rsid w:val="006953A9"/>
     <w:rsid w:val="006B2202"/>
     <w:rsid w:val="006B7908"/>
     <w:rsid w:val="006C03CA"/>
     <w:rsid w:val="006D25C0"/>
+    <w:rsid w:val="006D5785"/>
     <w:rsid w:val="006F61F3"/>
     <w:rsid w:val="00736255"/>
     <w:rsid w:val="0073773B"/>
     <w:rsid w:val="007408E7"/>
     <w:rsid w:val="00745E8F"/>
     <w:rsid w:val="00777D31"/>
+    <w:rsid w:val="00783390"/>
     <w:rsid w:val="0079400B"/>
     <w:rsid w:val="007B3F48"/>
     <w:rsid w:val="007B4240"/>
     <w:rsid w:val="007C090A"/>
     <w:rsid w:val="007C14EE"/>
     <w:rsid w:val="007C49D9"/>
     <w:rsid w:val="007C73DB"/>
     <w:rsid w:val="007D1A5C"/>
     <w:rsid w:val="007D3D4F"/>
     <w:rsid w:val="007F4C97"/>
     <w:rsid w:val="00800339"/>
     <w:rsid w:val="00800C47"/>
     <w:rsid w:val="008054B6"/>
+    <w:rsid w:val="00806E75"/>
     <w:rsid w:val="00824482"/>
     <w:rsid w:val="00827367"/>
     <w:rsid w:val="0083118E"/>
     <w:rsid w:val="008347FF"/>
     <w:rsid w:val="00850124"/>
     <w:rsid w:val="00850E73"/>
     <w:rsid w:val="0085510F"/>
     <w:rsid w:val="00857964"/>
     <w:rsid w:val="008608F6"/>
     <w:rsid w:val="0086675B"/>
     <w:rsid w:val="0086779E"/>
     <w:rsid w:val="0087396F"/>
     <w:rsid w:val="008759E7"/>
+    <w:rsid w:val="0088171D"/>
     <w:rsid w:val="00883EB3"/>
     <w:rsid w:val="00885852"/>
     <w:rsid w:val="00887501"/>
+    <w:rsid w:val="008920D0"/>
+    <w:rsid w:val="008926E2"/>
     <w:rsid w:val="00894109"/>
     <w:rsid w:val="00896A37"/>
     <w:rsid w:val="00896EE4"/>
     <w:rsid w:val="008A771A"/>
     <w:rsid w:val="008A78B9"/>
     <w:rsid w:val="008B30C0"/>
     <w:rsid w:val="008B6ED2"/>
     <w:rsid w:val="008E0317"/>
     <w:rsid w:val="008E65E2"/>
     <w:rsid w:val="008F1459"/>
     <w:rsid w:val="008F1D62"/>
+    <w:rsid w:val="008F53AC"/>
     <w:rsid w:val="0090798A"/>
     <w:rsid w:val="00922B6F"/>
     <w:rsid w:val="00930ABB"/>
+    <w:rsid w:val="00942D04"/>
+    <w:rsid w:val="0096285B"/>
+    <w:rsid w:val="00990867"/>
     <w:rsid w:val="009A2B97"/>
     <w:rsid w:val="009A5BA9"/>
     <w:rsid w:val="009A723F"/>
     <w:rsid w:val="009A729F"/>
     <w:rsid w:val="009E18C6"/>
     <w:rsid w:val="009E4E34"/>
     <w:rsid w:val="00A04321"/>
     <w:rsid w:val="00A145A7"/>
     <w:rsid w:val="00A226EB"/>
     <w:rsid w:val="00A30533"/>
     <w:rsid w:val="00A3277F"/>
     <w:rsid w:val="00A343D2"/>
     <w:rsid w:val="00A47313"/>
     <w:rsid w:val="00A65446"/>
     <w:rsid w:val="00A74BF4"/>
     <w:rsid w:val="00A8368D"/>
+    <w:rsid w:val="00A9508A"/>
     <w:rsid w:val="00AA0F03"/>
     <w:rsid w:val="00AA2623"/>
     <w:rsid w:val="00AA5D23"/>
     <w:rsid w:val="00AB2ECB"/>
     <w:rsid w:val="00AB4E37"/>
     <w:rsid w:val="00AB7DB0"/>
     <w:rsid w:val="00AD4033"/>
     <w:rsid w:val="00B003CB"/>
     <w:rsid w:val="00B050A0"/>
     <w:rsid w:val="00B05EEA"/>
     <w:rsid w:val="00B10CBB"/>
     <w:rsid w:val="00B13683"/>
     <w:rsid w:val="00B207B5"/>
     <w:rsid w:val="00B233CD"/>
     <w:rsid w:val="00B37AE2"/>
     <w:rsid w:val="00B43202"/>
     <w:rsid w:val="00B4527D"/>
     <w:rsid w:val="00B57889"/>
+    <w:rsid w:val="00B64AEB"/>
     <w:rsid w:val="00B702BE"/>
     <w:rsid w:val="00B70F19"/>
     <w:rsid w:val="00B81460"/>
+    <w:rsid w:val="00B845F9"/>
     <w:rsid w:val="00B871DE"/>
     <w:rsid w:val="00B9063D"/>
+    <w:rsid w:val="00B93CFF"/>
+    <w:rsid w:val="00BC3836"/>
     <w:rsid w:val="00BD178D"/>
     <w:rsid w:val="00BD4AE4"/>
     <w:rsid w:val="00BE55B6"/>
     <w:rsid w:val="00BF055D"/>
     <w:rsid w:val="00C01578"/>
     <w:rsid w:val="00C04B3D"/>
+    <w:rsid w:val="00C20188"/>
     <w:rsid w:val="00C21195"/>
     <w:rsid w:val="00C27C69"/>
     <w:rsid w:val="00C3387B"/>
+    <w:rsid w:val="00C358EA"/>
     <w:rsid w:val="00C409AB"/>
     <w:rsid w:val="00C40D1A"/>
     <w:rsid w:val="00C51204"/>
     <w:rsid w:val="00C542CE"/>
     <w:rsid w:val="00C56584"/>
     <w:rsid w:val="00C7607E"/>
+    <w:rsid w:val="00C87C25"/>
+    <w:rsid w:val="00CA490B"/>
     <w:rsid w:val="00CB2F62"/>
     <w:rsid w:val="00CB3F62"/>
     <w:rsid w:val="00CC6886"/>
     <w:rsid w:val="00CC7505"/>
     <w:rsid w:val="00CC79EB"/>
     <w:rsid w:val="00CD05BF"/>
     <w:rsid w:val="00CD53E9"/>
     <w:rsid w:val="00CD71B6"/>
     <w:rsid w:val="00CF3A3B"/>
     <w:rsid w:val="00CF4A63"/>
     <w:rsid w:val="00D002DA"/>
+    <w:rsid w:val="00D04A69"/>
     <w:rsid w:val="00D21073"/>
     <w:rsid w:val="00D22D9E"/>
+    <w:rsid w:val="00D30825"/>
     <w:rsid w:val="00D35D26"/>
     <w:rsid w:val="00D40C0A"/>
     <w:rsid w:val="00D478FB"/>
     <w:rsid w:val="00D51103"/>
+    <w:rsid w:val="00D5480A"/>
     <w:rsid w:val="00D60550"/>
     <w:rsid w:val="00D76C01"/>
     <w:rsid w:val="00D85577"/>
     <w:rsid w:val="00D86BFD"/>
     <w:rsid w:val="00D924C8"/>
     <w:rsid w:val="00D943A9"/>
     <w:rsid w:val="00DA14FE"/>
     <w:rsid w:val="00DA27F3"/>
     <w:rsid w:val="00DA5090"/>
     <w:rsid w:val="00DA582F"/>
+    <w:rsid w:val="00DA5C06"/>
     <w:rsid w:val="00DB1960"/>
     <w:rsid w:val="00DB2841"/>
+    <w:rsid w:val="00DB47D8"/>
     <w:rsid w:val="00DB6BA3"/>
     <w:rsid w:val="00DC4736"/>
     <w:rsid w:val="00DC53A4"/>
+    <w:rsid w:val="00DE1FB1"/>
     <w:rsid w:val="00DE3172"/>
     <w:rsid w:val="00E03C96"/>
     <w:rsid w:val="00E1132E"/>
     <w:rsid w:val="00E26B7C"/>
     <w:rsid w:val="00E31A44"/>
+    <w:rsid w:val="00E34926"/>
     <w:rsid w:val="00E50623"/>
     <w:rsid w:val="00E50B96"/>
     <w:rsid w:val="00E52C2B"/>
     <w:rsid w:val="00E54594"/>
     <w:rsid w:val="00E662AE"/>
     <w:rsid w:val="00E73420"/>
     <w:rsid w:val="00E73BA2"/>
     <w:rsid w:val="00E74B39"/>
     <w:rsid w:val="00E944B6"/>
     <w:rsid w:val="00EB0A09"/>
     <w:rsid w:val="00EB2664"/>
     <w:rsid w:val="00EC656C"/>
+    <w:rsid w:val="00EE0625"/>
     <w:rsid w:val="00EE7B8B"/>
     <w:rsid w:val="00EF35C1"/>
     <w:rsid w:val="00EF6448"/>
     <w:rsid w:val="00F02060"/>
     <w:rsid w:val="00F05B76"/>
     <w:rsid w:val="00F27672"/>
     <w:rsid w:val="00F32B91"/>
     <w:rsid w:val="00F37280"/>
     <w:rsid w:val="00F4644F"/>
+    <w:rsid w:val="00F47573"/>
     <w:rsid w:val="00F62FA8"/>
     <w:rsid w:val="00F83E10"/>
     <w:rsid w:val="00F8492B"/>
     <w:rsid w:val="00F85283"/>
+    <w:rsid w:val="00F912B8"/>
     <w:rsid w:val="00F93464"/>
     <w:rsid w:val="00F93C67"/>
     <w:rsid w:val="00FB24F5"/>
     <w:rsid w:val="00FC6A4E"/>
     <w:rsid w:val="00FC7916"/>
     <w:rsid w:val="00FE3089"/>
+    <w:rsid w:val="00FE4424"/>
     <w:rsid w:val="00FF10E0"/>
     <w:rsid w:val="00FF12A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6E12B5C0"/>
   <w15:docId w15:val="{820A2029-5566-487E-89E3-164FCE1EA320}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8919,55 +10702,233 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002A409C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A409C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="PlainTable21">
+    <w:name w:val="Plain Table 21"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="PlainTable2"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00783390"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:hanging="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00783390"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C69CA"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="109135100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="131289697">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9050,55 +11011,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2100829827">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:penulis2@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:penulis1@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31933/ujsj.v7i3.405" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apa.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15294/ijicle.v3i1.43153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/20508840.2022.2141523" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/20508840.2025.2513176" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1467-9477.12096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15309576.2022.2062398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.15294/lrrq.v7i1.4319170" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31933/unesrevxx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15294/ijicle.v3i1.43153" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.15294/lrrq.v7i1.4319170" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.15294/lrrq.v7i1.4319170" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://review-unes.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -9322,71 +11287,87 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6523FB14-5802-1048-946E-BF7322C4EECA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5063</Characters>
+  <Pages>4</Pages>
+  <Words>1682</Words>
+  <Characters>9593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5940</CharactersWithSpaces>
+  <CharactersWithSpaces>11253</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LENOVO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>